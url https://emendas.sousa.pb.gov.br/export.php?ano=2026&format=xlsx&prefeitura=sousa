--- v0 (2026-09-01)
+++ v1 (2026-11-01)
@@ -503,51 +503,51 @@
           <t>MUNICIPIO DE SOUSA</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>FUNCIONAMENTO DE INSTITUICOES FEDERAI - NO ESTADO DA PARAIBA</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>1639.97</t>
+          <t>2345.03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Parcialmente pago</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>0061/2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>WALLBER VIRGOLINO</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">